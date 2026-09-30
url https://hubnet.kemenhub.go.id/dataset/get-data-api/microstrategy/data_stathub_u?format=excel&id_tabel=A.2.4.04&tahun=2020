--- v0 (2026-06-19)
+++ v1 (2026-09-30)
@@ -65,93 +65,93 @@
   <si>
     <t>Makassar Sulsel</t>
   </si>
   <si>
     <t>Tanjung Priok</t>
   </si>
   <si>
     <t>Merauke Papua</t>
   </si>
   <si>
     <t>Kendari Sulteng</t>
   </si>
   <si>
     <t>Belawan</t>
   </si>
   <si>
     <t>Tanjung Pinang</t>
   </si>
   <si>
     <t>Benoa</t>
   </si>
   <si>
     <t>Kupang NTT</t>
   </si>
   <si>
+    <t>Sibolga</t>
+  </si>
+  <si>
+    <t>Sorong Papua Barat</t>
+  </si>
+  <si>
+    <t>Surabaya</t>
+  </si>
+  <si>
+    <t>Tarakan Kaltara</t>
+  </si>
+  <si>
+    <t>Teluk Bayur</t>
+  </si>
+  <si>
+    <t>Tual Maluku</t>
+  </si>
+  <si>
+    <t>Banjarmasin Kalsel</t>
+  </si>
+  <si>
     <t>Bitung Sulut</t>
   </si>
   <si>
-    <t>Sorong Papua Barat</t>
+    <t>Cilacap</t>
+  </si>
+  <si>
+    <t>Dumai</t>
   </si>
   <si>
     <t>Jayapura Papua</t>
   </si>
   <si>
-    <t>Tual Maluku</t>
-[...2 lines deleted...]
-    <t>Teluk Bayur</t>
+    <t>Palembang</t>
   </si>
   <si>
     <t>Sabang</t>
   </si>
   <si>
-    <t>Sibolga</t>
-[...8 lines deleted...]
-    <t>Cilacap</t>
+    <t>Samarinda Kaltim</t>
   </si>
   <si>
     <t>Semarang</t>
-  </si>
-[...10 lines deleted...]
-    <t>Samarinda Kaltim</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -660,289 +660,289 @@
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11">
         <v>2020</v>
       </c>
       <c r="E11">
         <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>17</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12">
         <v>2020</v>
       </c>
       <c r="E12">
-        <v>222</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13">
         <v>2020</v>
       </c>
       <c r="E13">
         <v>195</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>5</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14">
         <v>2020</v>
       </c>
       <c r="E14">
-        <v>69</v>
+        <v>144</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>5</v>
       </c>
       <c r="B15" t="s">
         <v>20</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15">
         <v>2020</v>
       </c>
       <c r="E15">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16">
         <v>2020</v>
       </c>
       <c r="E16">
         <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>5</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17">
         <v>2020</v>
       </c>
       <c r="E17">
-        <v>141</v>
+        <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18">
         <v>2020</v>
       </c>
       <c r="E18">
-        <v>90</v>
+        <v>252</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>5</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19">
         <v>2020</v>
       </c>
       <c r="E19">
-        <v>379</v>
+        <v>222</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" t="s">
         <v>25</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20">
         <v>2020</v>
       </c>
       <c r="E20">
-        <v>137</v>
+        <v>703</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>5</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21">
         <v>2020</v>
       </c>
       <c r="E21">
-        <v>703</v>
+        <v>379</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>5</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
       <c r="D22">
         <v>2020</v>
       </c>
       <c r="E22">
-        <v>133</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="C23" t="s">
         <v>7</v>
       </c>
       <c r="D23">
         <v>2020</v>
       </c>
       <c r="E23">
-        <v>144</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>29</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24">
         <v>2020</v>
       </c>
       <c r="E24">
-        <v>252</v>
+        <v>141</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>30</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25">
         <v>2020</v>
       </c>
       <c r="E25">
-        <v>104</v>
+        <v>434</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26">
         <v>2020</v>
       </c>
       <c r="E26">
-        <v>434</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>