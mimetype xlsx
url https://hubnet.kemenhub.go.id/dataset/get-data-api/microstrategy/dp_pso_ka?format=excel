--- v0 (2025-10-27)
+++ v1 (2026-06-06)
@@ -12,80 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>no</t>
   </si>
   <si>
     <t>uraian</t>
   </si>
   <si>
     <t>kategori</t>
   </si>
   <si>
     <t>satuan</t>
   </si>
   <si>
     <t>tahun_2018</t>
   </si>
   <si>
     <t>tahun_2019</t>
   </si>
   <si>
     <t>tahun_2020</t>
   </si>
   <si>
     <t>tahun_2021</t>
   </si>
   <si>
     <t>tahun_2022</t>
   </si>
   <si>
     <t>tahun_2023</t>
+  </si>
+  <si>
+    <t>tahun_2024</t>
   </si>
   <si>
     <t>PSO Angkutan Kereta Api</t>
   </si>
   <si>
     <t>PSO Angkutan Kereta Api Ekonomi Jarak Jauh</t>
   </si>
   <si>
     <t>Orang / Penumpang</t>
   </si>
   <si>
     <t>PSO Angkutan Kereta Api Ekonomi Jarak Sedang</t>
   </si>
   <si>
     <t>PSO Angkutan Kereta Api Ekonomi Jarak Dekat</t>
   </si>
   <si>
     <t>PSO Angkutan Kereta Api KRD Ekonomi</t>
   </si>
   <si>
     <t>PSO Angkutan Kereta Api Ekonomi Lebaran</t>
   </si>
   <si>
     <t>PSO Angkutan Kereta Api KRL Jabodetabek</t>
   </si>
@@ -448,568 +451,610 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J19"/>
+  <dimension ref="A1:K19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2">
         <v>6228604</v>
       </c>
       <c r="F2">
         <v>2117507</v>
       </c>
       <c r="G2">
         <v>1171982</v>
       </c>
       <c r="H2">
         <v>1283076</v>
       </c>
       <c r="I2">
         <v>3287153</v>
       </c>
       <c r="J2">
         <v>3938804</v>
       </c>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2">
+        <v>4235766</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3">
         <v>5825962</v>
       </c>
       <c r="F3">
         <v>6139406</v>
       </c>
       <c r="G3">
         <v>2549383</v>
       </c>
       <c r="H3">
         <v>1832264</v>
       </c>
       <c r="I3">
         <v>4215536</v>
       </c>
       <c r="J3">
         <v>6153199</v>
       </c>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3">
+        <v>6785208</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4">
         <v>28917384</v>
       </c>
       <c r="F4">
         <v>31616312</v>
       </c>
       <c r="G4">
         <v>14379105</v>
       </c>
       <c r="H4">
         <v>12956799</v>
       </c>
       <c r="I4">
         <v>26333737</v>
       </c>
       <c r="J4">
         <v>35835091</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>40760286</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E5">
         <v>7218697</v>
       </c>
       <c r="F5">
         <v>7740441</v>
       </c>
       <c r="G5">
         <v>3297847</v>
       </c>
       <c r="H5">
         <v>1368732</v>
       </c>
       <c r="I5">
         <v>3465188</v>
       </c>
       <c r="J5">
         <v>5529951</v>
       </c>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5">
+        <v>2525217</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E6">
         <v>81428</v>
       </c>
       <c r="F6">
         <v>71295</v>
       </c>
       <c r="H6">
         <v>20044</v>
       </c>
       <c r="I6">
         <v>56068</v>
       </c>
       <c r="J6">
         <v>94963</v>
       </c>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6">
+        <v>112461</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E7">
         <v>334487297</v>
       </c>
       <c r="F7">
         <v>334102903</v>
       </c>
       <c r="G7">
         <v>154592896</v>
       </c>
       <c r="H7">
         <v>126588384</v>
       </c>
       <c r="I7">
         <v>217964892</v>
       </c>
       <c r="J7">
         <v>290890677</v>
       </c>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7">
+        <v>328153923</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H8">
         <v>1752444</v>
       </c>
       <c r="I8">
         <v>4578070</v>
       </c>
       <c r="J8">
         <v>6453099</v>
       </c>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8">
+        <v>7966701</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J9">
         <v>4562673</v>
       </c>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9">
+        <v>21055870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E10">
         <v>39569</v>
       </c>
       <c r="F10">
         <v>41284</v>
       </c>
       <c r="G10">
         <v>24156</v>
       </c>
       <c r="H10">
         <v>34745</v>
       </c>
       <c r="I10">
         <v>32936</v>
       </c>
       <c r="J10">
         <v>88473</v>
       </c>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10">
+        <v>52850</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E11">
         <v>511998</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E12">
         <v>92730</v>
       </c>
       <c r="F12">
         <v>83012</v>
       </c>
       <c r="G12">
         <v>23285</v>
       </c>
       <c r="H12">
         <v>31650</v>
       </c>
       <c r="I12">
         <v>81459</v>
       </c>
       <c r="J12">
         <v>125472</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12">
+        <v>126188</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13">
         <v>23842</v>
       </c>
       <c r="F13">
         <v>20825</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E14">
         <v>40445</v>
       </c>
       <c r="F14">
         <v>66232</v>
       </c>
       <c r="G14">
         <v>22422</v>
       </c>
       <c r="H14">
         <v>48166</v>
       </c>
       <c r="I14">
         <v>62099</v>
       </c>
       <c r="J14">
         <v>105272</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>118301</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E15">
         <v>799240</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E16">
         <v>143824</v>
       </c>
       <c r="F16">
         <v>194729</v>
       </c>
       <c r="G16">
         <v>58851</v>
       </c>
       <c r="H16">
         <v>87367</v>
       </c>
       <c r="I16">
         <v>195089</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E17">
         <v>917392</v>
       </c>
       <c r="F17">
         <v>2619365</v>
       </c>
       <c r="G17">
         <v>1053492</v>
       </c>
       <c r="H17">
         <v>1595059</v>
       </c>
       <c r="I17">
         <v>3087654</v>
       </c>
       <c r="J17">
         <v>4082636</v>
       </c>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17">
+        <v>4350217</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I18">
         <v>270</v>
       </c>
       <c r="J18">
         <v>94823</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I19">
         <v>12160</v>
       </c>
       <c r="J19">
         <v>213755</v>
+      </c>
+      <c r="K19">
+        <v>280539</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>