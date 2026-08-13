--- v0 (2025-11-26)
+++ v1 (2026-08-13)
@@ -12,83 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>no</t>
   </si>
   <si>
     <t>uraian</t>
   </si>
   <si>
     <t>kategori</t>
   </si>
   <si>
     <t>sub_kategori</t>
   </si>
   <si>
     <t>satuan</t>
   </si>
   <si>
     <t>tahun_2018</t>
   </si>
   <si>
     <t>tahun_2019</t>
   </si>
   <si>
     <t>tahun_2020</t>
   </si>
   <si>
     <t>tahun_2021</t>
   </si>
   <si>
     <t>tahun_2022</t>
   </si>
   <si>
     <t>tahun_2023</t>
+  </si>
+  <si>
+    <t>tahun_2024</t>
+  </si>
+  <si>
+    <t>tahun_2025</t>
   </si>
   <si>
     <t>Sarana Transportasi Umum Subsektor Darat</t>
   </si>
   <si>
     <t>Dikelola Pemerintah</t>
   </si>
   <si>
     <t>Mobil Bus</t>
   </si>
   <si>
     <t>unit</t>
   </si>
   <si>
     <t>Dikelola Swasta</t>
   </si>
   <si>
     <t>Bus Antar Kota Antar Provinsi (AKAP)</t>
   </si>
   <si>
     <t>Bus Antar Jemput Antar Provinsi (AJAP)</t>
   </si>
   <si>
     <t>Bus Pariwisata</t>
   </si>
@@ -469,677 +475,809 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K20"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H2">
         <v>422</v>
       </c>
       <c r="I2">
         <v>578</v>
       </c>
       <c r="J2">
         <v>870</v>
       </c>
       <c r="K2">
         <v>852</v>
       </c>
-    </row>
-    <row r="3" spans="1:11">
+      <c r="L2">
+        <v>528</v>
+      </c>
+      <c r="M2">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F3">
         <v>16353</v>
       </c>
       <c r="G3">
         <v>12367</v>
       </c>
       <c r="H3">
         <v>13201</v>
       </c>
       <c r="I3">
         <v>13510</v>
       </c>
       <c r="J3">
         <v>13675</v>
       </c>
       <c r="K3">
         <v>13846</v>
       </c>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3">
+        <v>11122</v>
+      </c>
+      <c r="M3">
+        <v>11122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F4">
         <v>3078</v>
       </c>
       <c r="G4">
         <v>937</v>
       </c>
       <c r="H4">
         <v>1047</v>
       </c>
       <c r="I4">
         <v>1086</v>
       </c>
       <c r="J4">
         <v>1099</v>
       </c>
       <c r="K4">
         <v>1180</v>
       </c>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4">
+        <v>1397</v>
+      </c>
+      <c r="M4">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F5">
         <v>24679</v>
       </c>
       <c r="G5">
         <v>12961</v>
       </c>
       <c r="H5">
         <v>13675</v>
       </c>
       <c r="I5">
         <v>13688</v>
       </c>
       <c r="J5">
         <v>13746</v>
       </c>
       <c r="K5">
         <v>14354</v>
       </c>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5">
+        <v>16336</v>
+      </c>
+      <c r="M5">
+        <v>16336</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F6">
         <v>1748</v>
       </c>
       <c r="G6">
         <v>2098</v>
       </c>
       <c r="H6">
         <v>2054</v>
       </c>
       <c r="I6">
         <v>1669</v>
       </c>
       <c r="J6">
         <v>1541</v>
       </c>
       <c r="K6">
         <v>1813</v>
       </c>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6">
+        <v>1127</v>
+      </c>
+      <c r="M6">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F7">
         <v>63</v>
       </c>
       <c r="G7">
         <v>76</v>
       </c>
       <c r="H7">
         <v>104</v>
       </c>
       <c r="I7">
         <v>87</v>
       </c>
       <c r="J7">
         <v>63</v>
       </c>
       <c r="K7">
         <v>62</v>
       </c>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7">
+        <v>51</v>
+      </c>
+      <c r="M7">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G8">
         <v>241</v>
       </c>
       <c r="H8">
         <v>253</v>
       </c>
       <c r="I8">
         <v>253</v>
       </c>
       <c r="J8">
         <v>248</v>
       </c>
       <c r="K8">
         <v>253</v>
       </c>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8">
+        <v>261</v>
+      </c>
+      <c r="M8">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G9">
         <v>152</v>
       </c>
       <c r="H9">
         <v>154</v>
       </c>
       <c r="I9">
         <v>156</v>
       </c>
       <c r="J9">
         <v>166</v>
       </c>
       <c r="K9">
         <v>170</v>
       </c>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9">
+        <v>167</v>
+      </c>
+      <c r="M9">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H10">
         <v>45</v>
       </c>
       <c r="I10">
         <v>45</v>
       </c>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="J10">
+        <v>0</v>
+      </c>
+      <c r="K10">
+        <v>0</v>
+      </c>
+      <c r="L10">
+        <v>0</v>
+      </c>
+      <c r="M10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G11">
         <v>3242</v>
       </c>
       <c r="H11">
         <v>4506</v>
       </c>
       <c r="I11">
         <v>4798</v>
       </c>
       <c r="J11">
         <v>5043</v>
       </c>
       <c r="K11">
         <v>5103</v>
       </c>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11">
+        <v>5103</v>
+      </c>
+      <c r="M11">
+        <v>5103</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G12">
         <v>39510</v>
       </c>
       <c r="H12">
         <v>43037</v>
       </c>
       <c r="I12">
         <v>44177</v>
       </c>
       <c r="J12">
         <v>45329</v>
       </c>
       <c r="K12">
         <v>45193</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>45768</v>
+      </c>
+      <c r="M12">
+        <v>45768</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G13">
         <v>39330</v>
       </c>
       <c r="H13">
         <v>46194</v>
       </c>
       <c r="I13">
         <v>49227</v>
       </c>
       <c r="J13">
         <v>51708</v>
       </c>
       <c r="K13">
         <v>52193</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>52193</v>
+      </c>
+      <c r="M13">
+        <v>52193</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>16</v>
       </c>
       <c r="H14">
-        <v>274</v>
+        <v>1205</v>
       </c>
       <c r="I14">
-        <v>267</v>
+        <v>1115</v>
       </c>
       <c r="J14">
-        <v>238</v>
+        <v>1096</v>
       </c>
       <c r="K14">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11">
+        <v>1087</v>
+      </c>
+      <c r="L14">
+        <v>1083</v>
+      </c>
+      <c r="M14">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F15">
         <v>12158</v>
       </c>
       <c r="G15">
         <v>11944</v>
       </c>
       <c r="H15">
         <v>12209</v>
       </c>
       <c r="I15">
         <v>11762</v>
       </c>
       <c r="J15">
         <v>12277</v>
       </c>
       <c r="K15">
         <v>12962</v>
       </c>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15">
+        <v>13092</v>
+      </c>
+      <c r="M15">
+        <v>14224</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F16">
         <v>496</v>
       </c>
       <c r="G16">
         <v>491</v>
       </c>
       <c r="H16">
         <v>489</v>
       </c>
       <c r="I16">
         <v>495</v>
       </c>
       <c r="J16">
         <v>513</v>
       </c>
       <c r="K16">
         <v>514</v>
       </c>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16">
+        <v>513</v>
+      </c>
+      <c r="M16">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F17">
         <v>3257</v>
       </c>
       <c r="G17">
         <v>3427</v>
       </c>
       <c r="H17">
         <v>3454</v>
       </c>
       <c r="I17">
         <v>3254</v>
       </c>
       <c r="J17">
         <v>3294</v>
       </c>
       <c r="K17">
         <v>3667</v>
       </c>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17">
+        <v>3752</v>
+      </c>
+      <c r="M17">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F18">
         <v>8200</v>
       </c>
       <c r="G18">
         <v>7805</v>
       </c>
       <c r="H18">
         <v>8048</v>
       </c>
       <c r="I18">
         <v>7779</v>
       </c>
       <c r="J18">
         <v>8218</v>
       </c>
       <c r="K18">
         <v>8530</v>
       </c>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18">
+        <v>8569</v>
+      </c>
+      <c r="M18">
+        <v>9391</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F19">
         <v>205</v>
       </c>
       <c r="G19">
         <v>221</v>
       </c>
       <c r="H19">
         <v>218</v>
       </c>
       <c r="I19">
         <v>234</v>
       </c>
       <c r="J19">
         <v>252</v>
       </c>
       <c r="K19">
         <v>251</v>
       </c>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19">
+        <v>256</v>
+      </c>
+      <c r="M19">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="G20">
+        <v>0</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
       </c>
       <c r="J20">
         <v>24</v>
       </c>
       <c r="K20">
+        <v>96</v>
+      </c>
+      <c r="L20">
+        <v>96</v>
+      </c>
+      <c r="M20">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>